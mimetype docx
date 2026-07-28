--- v0 (2026-07-01)
+++ v1 (2026-07-28)
@@ -1,4740 +1,2650 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRPr="00317CFC" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="321" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="00B0F0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00317CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Социальный портрет участника рабочих органов Ассоциации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Голос осознанного потребителя</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>«Голос о</w:t>
+      </w:r>
+      <w:r w:rsidR="00317CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>тветственного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>от личного опыта к системным изменениям»</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve"> потребителя: от личного опыта к системным изменениям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Мы собираем лучших представителей пользовательского сообщества финансовых услуг</w:t>
-[...62 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Мы собираем лучших представителей сообщества</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6676B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> потребителей</w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансовых услуг. Наша цель — объединить людей, способных стать мостом между сложной финансовой индустрией и реальными потребностями граждан. Это сообщество «Созидателей», чей опыт поможет сделать наш рынок понятнее для людей и эффективнее для государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...9 lines deleted...]
-        <w:t>Кто такой «Ответственный потребитель»</w:t>
+        <w:t>1. Кто такой «Ответственный потребитель»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="zh-TW" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Это человек</w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Это человек, для которого финансовый рынок — не место для профессиональных спекуляций, а надежная инфраструктура для жизни. Мы ищем тех, кто живет в реальном секторе экономики и на своем опыте знает, как работают финансовые инструменты «в поле».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...92 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Жизненный опыт как фундамент.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мы приглашаем врачей, инженеров, преподавателей, предпринимателей и специалистов из самых разных сфер. Нам важно не наличие диплома финансиста, а системное мышление и привычка осознанно планировать свое будущее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Практическая грамотность.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Такой участник эффективно управляет бюджетом, понимает условия своих обязательств и прав. Его знания — это живой навык управления благополучием семьи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Широкий охват индустрий</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Широкий охват индустрий.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мы ищем неравнодушных клиентов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>всего финансового сектора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Банковские услуги</w:t>
-      </w:r>
+        <w:t>Банк</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>овские услуги:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от ипотеки до цифровых платежей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Инвестиции</w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Инвестиции:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> частные инвесторы на фондовом рынке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Страхование</w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Страхование:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те, кто пользуется защитой жизни, здоровья и имущества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Пенсионная сфера</w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Пенсионная сфера:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> люди, самостоятельно формирующие свои накопления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t>2. Главные ценности и созидательная роль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Участник </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участник рабочих органов Ассоциации — это не пассивный наблюдатель, а активный соавтор финансовой среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Он становится естественным </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Улучшение и продвижение.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Он с интересом изучает новые продукты и готов предлагать идеи, как сделать их полезнее. Он становится естественным </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>амбассадором</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> качеств</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve"> качественных и честных технологий, помогая другим осваивать эффективные инструменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Борьба за когнитивную легкость</w:t>
-[...64 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t>Борьба за когнитивную легкость.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Участник выступает за то, чтобы прогресс был инклюзивным. Он добивается трансформации сложных договоров в простые и ясные правила, понятные каждому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">чтобы </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Защита уязвимых групп.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для него важно, чтобы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>цифровизация</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> не создавала барьеров</w:t>
-[...56 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve"> не создавала барьеров. Он заботится о том, чтобы новые технологии (от искусственного интеллекта до биометрии) были дружелюбны и безопасны для пожилых людей и начинающих пользователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...121 lines deleted...]
-        <w:t>.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Конструктивность вместо критики.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Столкнувшись с проблемой, он не просто жалуется, а ищет системное решение. Его подход: «Это неудобно не только мне, но и миллионам других; давайте изменим этот процесс, чтобы он стал эффективнее для людей и прозрачнее для государства».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...29 lines deleted...]
-        <w:t>почему мы ищем именно таких людей</w:t>
+        <w:t>3. Отличительные черты: почему мы ищем именно таких людей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="zh-TW" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>В отличие от профессионалов рынка</w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>В отличие от профессионалов рынка, для которых финансы — это работа, наш ответственный потребитель видит в рынке средство достижения жизненных целей: образования детей, покупки жилья, достойной старости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>В отличие от «профессиональных жалобщиков»</w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">     мм </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отличие от «профессиональных жалобщиков», наш участник обладает широким кругозором. Для него важна не просто победа в личном споре, а формирование честных правил игры для всех. Он воспринимает финансовый рынок как среду обитания, которую нужно облагораживать совместными усилиями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">4. Прямой поиск: </w:t>
+      </w:r>
+      <w:r w:rsidR="00317CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Прямой поиск</w:t>
+        <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t>ак найти лучших среди миллионов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Мы выходим непосредственно на рынок</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мы выходим непосредственно на рынок, чтобы найти самых ответственных и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>компетентных</w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> среди многомиллионной армии клиентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">оставляет содержательные отзывы на </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Анализ реального опыта.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мы ищем тех, кто оставляет содержательные отзывы на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>маркетплейсах</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и профильных порталах</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve"> и профильных порталах, детально описывая не только проблемы, но и логичные способы их исправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...86 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Лидеры мнений в сообществах.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В армиях частных инвесторов, страхователей и заемщиков есть люди, которые уже ведут свои блоги или чаты, помогая другим. Это готовые кандидаты для экспертных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>-</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Активные пользователи-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>инноваторы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мы обращаем внимание на тех</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+        <w:t xml:space="preserve"> Мы обращаем внимание на тех, кто первым тестирует новые продукты, меняет брокеров в поиске лучших условий и открыто обсуждает этот опыт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Участники образовательных программ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Люди, которые не просто прослушали курс финансовой грамотности, а стали волонтерами или самыми активными участниками дискуссий, — это наш главный кадровый резерв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00B2209C" w:rsidRDefault="00317CFC" w:rsidP="00317CFC">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Итоговое видение</w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Итоговое видение:</w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приглашая неравнодушных клиентов из всех индустрий в рабочие органы Ассоциации, мы создаем уникальный социальный лифт. Мы даем возможность обычному человеку влиять на законы и технологии, превращая финансовый рынок в прозрачный, безопасный и по-настоящему человечный инструмент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>арий</w:t>
+      </w:r>
+      <w:r w:rsidR="007971B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития страны. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2209C" w:rsidRDefault="007971B2">
-[...1170 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00B2209C">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00975B0D" w:rsidRDefault="007971B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00975B0D" w:rsidRDefault="007971B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00975B0D" w:rsidRDefault="007971B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007971B2">
+    <w:p w:rsidR="00975B0D" w:rsidRDefault="007971B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00B2209C" w:rsidRDefault="00B2209C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A132849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5128DCB0"/>
     <w:styleLink w:val="a"/>
     <w:lvl w:ilvl="0" w:tplc="C5AA8748">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="367CA41C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="940" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A9681A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1160" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="72D038EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1380" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0B841858">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2E68AF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1820" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6448BC6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F008F96C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5D40C8FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2480" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438C21F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F466072"/>
     <w:numStyleLink w:val="a0"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="635C7ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F466072"/>
     <w:styleLink w:val="a0"/>
     <w:lvl w:ilvl="0" w:tplc="70807516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BA82172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8EC46452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3808D7BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D70A514C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="689A598C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E862B13C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E5C4551E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2142676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="-2"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC825A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5128DCB0"/>
     <w:numStyleLink w:val="a"/>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="C9F42A6A">
+      <w:lvl w:ilvl="0" w:tplc="FFAE56FE">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="8F9251E2">
+      <w:lvl w:ilvl="1" w:tplc="A4362670">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="940" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="B8F2BEDC">
+      <w:lvl w:ilvl="2" w:tplc="FD94AF7A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1160" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="8F24BDD8">
+      <w:lvl w:ilvl="3" w:tplc="7570DDC2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1380" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="8AD6B2E4">
+      <w:lvl w:ilvl="4" w:tplc="1C32FAF2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1600" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="747A06B6">
+      <w:lvl w:ilvl="5" w:tplc="DFEAD142">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1820" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="C9AC5BFC">
+      <w:lvl w:ilvl="6" w:tplc="5DC8517E">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2040" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="400C68CE">
+      <w:lvl w:ilvl="7" w:tplc="AB161B88">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2260" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="00CC14A0">
+      <w:lvl w:ilvl="8" w:tplc="A13AA6C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2480" w:hanging="500"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="-2"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B2209C"/>
+    <w:rsid w:val="00317CFC"/>
     <w:rsid w:val="007971B2"/>
+    <w:rsid w:val="00975B0D"/>
     <w:rsid w:val="00B2209C"/>
+    <w:rsid w:val="00F00A93"/>
+    <w:rsid w:val="00F6676B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2BF99C6A"/>
+  <w15:docId w15:val="{10E05711-EC4D-47B6-B269-3CBF500FBD91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...387 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a2">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a3">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4782,55 +2692,55 @@
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="a0">
     <w:name w:val="Пункт"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="a">
     <w:name w:val="С числами"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
   <a:themeElements>
     <a:clrScheme name="Blank">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="5E5E5E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D5D5D5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00A2FF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="16E7CF"/>
       </a:accent2>
       <a:accent3>
@@ -5863,66 +3773,66 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6168</Characters>
+  <Pages>3</Pages>
+  <Words>656</Words>
+  <Characters>3742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7235</CharactersWithSpaces>
+  <CharactersWithSpaces>4390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Петр Лансков</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>