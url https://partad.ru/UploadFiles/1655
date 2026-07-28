--- v0 (2026-07-01)
+++ v1 (2026-07-28)
@@ -1,104 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="005D4B11">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обращение учредителей Ассоциации ответственных потр</w:t>
       </w:r>
       <w:r w:rsidRPr="005D4B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ебителей финансовых услуг (АОПФУ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BC5492">
+        <w:t>ебителей финансовых услуг (А</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>) к брокерским компаниям</w:t>
+        <w:t>СОП</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC5492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) к </w:t>
+      </w:r>
+      <w:r w:rsidR="00F323D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>участникам финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D4B11" w:rsidRDefault="005D4B11" w:rsidP="00BC5492">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -152,61 +173,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Мы, учредители АОПФ</w:t>
-[...9 lines deleted...]
-        <w:t>У</w:t>
+        <w:t>Мы, учредители А</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СОП</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, находимся в процессе создания новой профессиональной ассоциации, которая объединит </w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ответственных потребителей финансовых услуг</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
@@ -439,232 +460,255 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>екомендуйте нам своих клиентов</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в качестве участников рабочих органов </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">( </w:t>
+        <w:t>( комитетов</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>комитетов, советов, рабочих групп)</w:t>
+        <w:t>, советов, рабочих групп)</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, которые соответствуют </w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Социальному портрету ответственного потребителя</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> (краткая версия прилагается). Это могут быть активные пользователи брокерских счетов, ИИС, инвесторы в облигации и акции, которые:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="005D4B11">
+    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="00AB694F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ведут семейный бюджет и мыслят горизонтом 3–10 лет;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="005D4B11">
+    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="00AB694F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">разбираются в базовых рисках и не ждут «гарантированной </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>сверхдоходности</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="005D4B11">
+    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="00AB694F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">конструктивно, а не </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>популистски</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оценивают работу брокеров, бирж и </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">регистраторов, </w:t>
+        <w:t xml:space="preserve"> оценивают работу брокеров, бирж</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB694F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC5492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB694F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">регистраторов и </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>депозитариев;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="005D4B11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
@@ -735,106 +779,109 @@
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Почему вам стоит это сделать?</w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="00BC5492">
+    <w:p w:rsidR="00BC5492" w:rsidRPr="00BC5492" w:rsidRDefault="00BC5492" w:rsidP="00AB694F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ваши клиенты — это ваше конкурентное преимущество. Участвуя в наших рабочих органах, они помогут вам лучше понимать потребности взыскательной аудитории, тестировать гипотезы о комиссиях, интерфейсах и </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>новых продуктах. Ассоциация не является конфликтной — она создаёт площадку для </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>совместного поиска баланса</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> между интересами бизнеса и пользователей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="005D4B11" w:rsidRDefault="005D4B11" w:rsidP="00BC5492">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00BC5492" w:rsidRPr="00F9347D">
@@ -882,51 +929,51 @@
         </w:rPr>
         <w:t>Просим заполнить на каждого рекомендуемого клиента </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Заявку-строку»</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> по прилагаемой форме (таблица) и направить её в адрес учредителей: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00F9347D">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>finconsumer</w:t>
         </w:r>
         <w:r w:rsidRPr="00F9347D">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="00F9347D">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
@@ -1241,135 +1288,143 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ля</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F9347D" w:rsidRPr="00F9347D" w:rsidRDefault="00F9347D" w:rsidP="005D4B11">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Возраст 30–55 лет, высшее образование (не обязательно финансовое), стабильный доход выше среднего по региону. Пользуется минимум 5 финансовыми услугами, включая брокерский счёт / ИИС. Ведёт личный/семейный бюджет. Имеет долгосрочные цели (накопление на пенсию, жильё, образование детей). Регулярно следит за новостями рынка. </w:t>
+        <w:t xml:space="preserve">*Возраст 30–55 лет, высшее образование (не обязательно финансовое), стабильный доход выше среднего по региону. Пользуется минимум 5 финансовыми услугами, включая брокерский счёт / ИИС. Ведёт личный/семейный бюджет. Имеет долгосрочные цели (накопление на пенсию, жильё, образование детей). Регулярно следит за новостями рынка. Способен аргументированно, без агрессии формулировать предложения по улучшению продуктов и регуляторной </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Способен</w:t>
+        <w:t>среды.*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F9347D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00F9347D" w:rsidRPr="00F9347D" w:rsidRDefault="00F9347D" w:rsidP="00F9347D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="480" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="480" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Форма заявки (табличная строка для заполнения брокером)</w:t>
+        <w:t>Форма заявки (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323D3">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табличная строка для заполнения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9347D">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D4B11" w:rsidRDefault="005D4B11" w:rsidP="005D4B11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E12C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Образец формы для заполнения при подаче заявки на участие в рабочих органах ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> н</w:t>
       </w:r>
       <w:r w:rsidRPr="005E12C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а Гугл-диске</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4B11" w:rsidRPr="005E12C6" w:rsidRDefault="00727711" w:rsidP="005D4B11">
+    <w:p w:rsidR="005D4B11" w:rsidRPr="005E12C6" w:rsidRDefault="00AB694F" w:rsidP="005D4B11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="005D4B11" w:rsidRPr="001E4F1F">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://docs.google.com/spreadsheets/d/17ra0jRWsfw32twhBmUveRl-veLNmiZRFMYZZJXN6zaQ/edit?usp=sharing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00F9347D" w:rsidRDefault="00F9347D" w:rsidP="003C5C3F">
       <w:pPr>
         <w:pStyle w:val="ds-markdown-paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
@@ -1449,99 +1504,99 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sheets</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9347D">
         <w:rPr>
           <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F9347D" w:rsidSect="005D4B11">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FB32B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02EC5226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1653,570 +1708,492 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC5492"/>
     <w:rsid w:val="003C5C3F"/>
     <w:rsid w:val="005D4B11"/>
     <w:rsid w:val="00727711"/>
+    <w:rsid w:val="00AB694F"/>
     <w:rsid w:val="00BC5492"/>
     <w:rsid w:val="00DE38D2"/>
+    <w:rsid w:val="00F323D3"/>
     <w:rsid w:val="00F8355B"/>
     <w:rsid w:val="00F9347D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0970ACBD"/>
+  <w15:docId w15:val="{BE4F30DA-A297-4005-BBA7-69E0892D639E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...453 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BC5492"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
@@ -2336,51 +2313,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003C5C3F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1563246222">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="837965480">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2425,51 +2402,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2103452746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/17ra0jRWsfw32twhBmUveRl-veLNmiZRFMYZZJXN6zaQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finconsumer@mail.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/17ra0jRWsfw32twhBmUveRl-veLNmiZRFMYZZJXN6zaQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finconsumer@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2683,92 +2660,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E248C2-5B1E-4A5A-A3D1-4D021D596F93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF497979-92AA-4AC3-B245-61258324373D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>542</Words>
-  <Characters>3093</Characters>
+  <Characters>3090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3628</CharactersWithSpaces>
+  <CharactersWithSpaces>3625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>home</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>