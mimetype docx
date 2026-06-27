--- v0 (2026-05-21)
+++ v1 (2026-06-27)
@@ -1,169 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004B3048" w:rsidRPr="007965C8" w:rsidRDefault="00DE1567" w:rsidP="004B3048">
+    <w:p w14:paraId="202423DC" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="007965C8" w:rsidRDefault="00DE1567" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Дорожная карта</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3319B" w:rsidRPr="007965C8" w:rsidRDefault="00687E75" w:rsidP="004B3048">
+    <w:p w14:paraId="25806B8A" w14:textId="77777777" w:rsidR="00C3319B" w:rsidRPr="007965C8" w:rsidRDefault="00687E75" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ежегодной профессиональной конференц</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ии</w:t>
       </w:r>
       <w:r w:rsidR="00C738B8" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92DFA" w:rsidRDefault="00687E75" w:rsidP="004B3048">
+    <w:p w14:paraId="4AAA64F3" w14:textId="31916ECD" w:rsidR="00E92DFA" w:rsidRDefault="00687E75" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«Инфраструктура рынка ценных бумаг</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:r w:rsidR="006A63FD">
+      <w:r w:rsidR="00913EB1" w:rsidRPr="00913EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>цифровые права</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
@@ -213,65 +213,65 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D40E7" w:rsidRPr="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
+    <w:p w14:paraId="05EF93A0" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRPr="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C8001A" w:rsidRPr="009D40E7" w:rsidRDefault="00E018CD" w:rsidP="004B3048">
+    <w:p w14:paraId="52FF1054" w14:textId="77777777" w:rsidR="00C8001A" w:rsidRPr="009D40E7" w:rsidRDefault="00E018CD" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B25952" w:rsidRPr="009D40E7">
         <w:rPr>
@@ -416,106 +416,106 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001952B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Смолен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00111841" w:rsidRPr="007965C8" w:rsidRDefault="00111841" w:rsidP="004B3048">
+    <w:p w14:paraId="1E2250FE" w14:textId="77777777" w:rsidR="00111841" w:rsidRPr="007965C8" w:rsidRDefault="00111841" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="2589D806" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="009D40E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Прибытие/отправление</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00280A64" w:rsidP="00A369F4">
+    <w:p w14:paraId="3431170D" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00280A64" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -527,62 +527,62 @@
         </w:rPr>
         <w:t>.07 (</w:t>
       </w:r>
       <w:r w:rsidR="00076F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>четверг</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="5A4E2264" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="028A39E9" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Москва</w:t>
       </w:r>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -595,354 +595,372 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Смоленск</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральный</w:t>
       </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00907971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00014B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00076F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00907971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
       <w:r w:rsidR="0099384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00014B66">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00907971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00907971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDC627C" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00014B66" w:rsidP="00E077C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BAE36D" w14:textId="77777777" w:rsidR="00E077C4" w:rsidRDefault="00BB6388" w:rsidP="00E077C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поезд</w:t>
+      </w:r>
+      <w:r w:rsidR="00245591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00481086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ласточка</w:t>
+      </w:r>
+      <w:r w:rsidR="00245591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001952B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> №7</w:t>
+      </w:r>
+      <w:r w:rsidR="00481086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>33Х</w:t>
+      </w:r>
+      <w:r w:rsidR="001952B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Москва </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Белорусский</w:t>
+      </w:r>
       <w:r w:rsidR="00076F28">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вокзал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">→ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E018CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Смоленск</w:t>
+      </w:r>
+      <w:r w:rsidR="00076F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007965C8">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00E077C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Центральный</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B66" w:rsidRDefault="00014B66" w:rsidP="00E077C4">
-[...195 lines deleted...]
-    <w:p w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00E077C4">
+    <w:p w14:paraId="3CB395CB" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00E077C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388" w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1201,65 +1219,65 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D3E88" w:rsidRPr="009D3E88" w:rsidRDefault="009D3E88" w:rsidP="00A369F4">
+    <w:p w14:paraId="50866918" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="009D3E88" w:rsidRDefault="009D3E88" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00CB0454">
+    <w:p w14:paraId="4F7AA5DE" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00CB0454">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1334,63 +1352,63 @@
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00245591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>оскресенье</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="2F3A21EC" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00512F6C" w:rsidRDefault="00E018CD" w:rsidP="00A369F4">
+    <w:p w14:paraId="64342044" w14:textId="77777777" w:rsidR="00512F6C" w:rsidRDefault="00E018CD" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Смоленск</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -1406,153 +1424,153 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– Москва</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00245591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0099384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="00BB6388">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00014B66">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...59 lines deleted...]
-        <w:t>06</w:t>
+        <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="3EC6C01F" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB6388" w:rsidRPr="00037FBA" w:rsidRDefault="00BB6388" w:rsidP="00BB6388">
+    <w:p w14:paraId="69C542EB" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRPr="00037FBA" w:rsidRDefault="00BB6388" w:rsidP="00BB6388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Поезд </w:t>
       </w:r>
       <w:r w:rsidR="001F7C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1701,51 +1719,51 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> вокзал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00BB6388">
+    <w:p w14:paraId="4FA53385" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00BB6388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388" w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2026,62 +2044,62 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00D215E4">
+    <w:p w14:paraId="0FB662B7" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="62F5C172" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -2143,51 +2161,51 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="090B30BF" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="00547510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -2271,51 +2289,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
+    <w:p w14:paraId="0D59CC4F" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Трансфер</w:t>
       </w:r>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2348,51 +2366,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Мегаполис 5</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D215E4" w:rsidRPr="001F7C02" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
+    <w:p w14:paraId="48FF99A9" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="001F7C02" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Размещение</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
@@ -2408,71 +2426,71 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">отеле </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Мегаполис 5</w:t>
       </w:r>
       <w:r w:rsidR="00B46649" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F7C02" w:rsidRDefault="001F7C02" w:rsidP="001F7C02">
+    <w:p w14:paraId="10B6D39F" w14:textId="77777777" w:rsidR="001F7C02" w:rsidRDefault="001F7C02" w:rsidP="001F7C02">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="00625BC7">
+    <w:p w14:paraId="50E12B77" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="00625BC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
@@ -2549,51 +2567,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>пятница</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="694D509D" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:hanging="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конференция ПАРТАД </w:t>
       </w:r>
       <w:r w:rsidRPr="00A369F4">
         <w:rPr>
@@ -2680,513 +2698,522 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
+    <w:p w14:paraId="561A95D0" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4" w:rsidRPr="00B1266E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Экскурсионная программа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="8131"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w:rsidTr="00694C85">
+      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="55EA9B06" w14:textId="77777777" w:rsidTr="00694C85">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+          <w:p w14:paraId="54F2334A" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00980548" w:rsidP="004B3048">
+          <w:p w14:paraId="6AA678D8" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00980548" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00E20C23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E20C23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>– 10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
+          <w:p w14:paraId="0F76E3F1" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="5F13567C" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10:00 – 1</w:t>
             </w:r>
             <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0049660C" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
+          <w:p w14:paraId="03E9CD42" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
+          <w:p w14:paraId="3B741A45" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">12:00 </w:t>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
             <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
-[...6 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="004B3048">
+          <w:p w14:paraId="702092DE" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
+          <w:p w14:paraId="2CAF4BA1" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E15B7" w:rsidRPr="00014B66" w:rsidRDefault="000E15B7" w:rsidP="004B3048">
+          <w:p w14:paraId="5BF5386D" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00014B66" w:rsidRDefault="000E15B7" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
-            <w:r w:rsidR="00292D13" w:rsidRPr="007965C8">
-[...6 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
+              <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00014B66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00F7225B">
-[...33 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3:45</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000743DE" w:rsidRPr="00014B66" w:rsidRDefault="000743DE" w:rsidP="004B3048">
+          <w:p w14:paraId="69829EBD" w14:textId="77777777" w:rsidR="000743DE" w:rsidRPr="00014B66" w:rsidRDefault="000743DE" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
+          <w:p w14:paraId="53109D23" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00345928" w:rsidP="00F7225B">
+          <w:p w14:paraId="3F6937CF" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00345928" w:rsidP="00584818">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>4:00</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00F7225B">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 14:45</w:t>
+            <w:r w:rsidR="00584818">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="428ECFD9" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E018CD" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
+          <w:p w14:paraId="7BC894E4" w14:textId="77777777" w:rsidR="00E018CD" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Регистрация участников</w:t>
             </w:r>
             <w:r w:rsidR="009B67E2" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>конференц</w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00402169" w:rsidP="004B3048">
+          <w:p w14:paraId="5904DF98" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00402169" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r w:rsidR="0062383A" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>рофессиональная конференция</w:t>
@@ -3317,61 +3344,61 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мегаполис</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5*</w:t>
             </w:r>
             <w:r w:rsidR="00D9611C" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="004B3048">
+          <w:p w14:paraId="2B02B24C" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00DE2204">
+          <w:p w14:paraId="217ECC8D" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Кофе</w:t>
             </w:r>
             <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
@@ -3383,63 +3410,63 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>брейк</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="00DE2204">
+          <w:p w14:paraId="187A06E1" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E15B7" w:rsidRPr="00A369F4" w:rsidRDefault="000E15B7" w:rsidP="000E15B7">
+          <w:p w14:paraId="1C66AE6C" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00A369F4" w:rsidRDefault="000E15B7" w:rsidP="000E15B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Продолжение ежегодной профессиональной конференц</w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ии</w:t>
@@ -3507,140 +3534,140 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00A369F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
+          <w:p w14:paraId="2A3E200E" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C971AD" w:rsidRDefault="00C971AD" w:rsidP="00694C85">
+          <w:p w14:paraId="2C60831E" w14:textId="77777777" w:rsidR="00C971AD" w:rsidRDefault="00C971AD" w:rsidP="00694C85">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00694C85">
+          <w:p w14:paraId="0D92DB10" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00694C85">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ланч </w:t>
             </w:r>
             <w:r w:rsidR="002E5B23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009B67E2" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ресторан </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>отеля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5281" w:rsidRPr="007965C8" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00EF5281" w:rsidRPr="007965C8" w14:paraId="141C28C0" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
+          <w:p w14:paraId="244A2773" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="002D39AD">
+          <w:p w14:paraId="4BD81A54" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3709,237 +3736,237 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C971AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007B694A" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="002D39AD">
+          <w:p w14:paraId="3C76E128" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="009B67E2">
+          <w:p w14:paraId="37A890CD" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="009B67E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E063B9" w:rsidRDefault="00C971AD" w:rsidP="00E063B9">
+          <w:p w14:paraId="58C7D712" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00C971AD" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Экскурсия по </w:t>
             </w:r>
             <w:r w:rsidR="00E063B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Смоленску с посещением Громовой башни</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E063B9" w:rsidRDefault="00E063B9" w:rsidP="00E063B9">
+          <w:p w14:paraId="0592BC23" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00E063B9" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00E063B9">
+          <w:p w14:paraId="69484216" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w:rsidTr="0045781E">
+      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="0214F337" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="175410AA" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00C971AD">
+          <w:p w14:paraId="0F10051B" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00C971AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>19:00 – 2</w:t>
             </w:r>
             <w:r w:rsidR="00C971AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
+          <w:p w14:paraId="74A08AE3" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C971AD" w:rsidP="00481086">
+          <w:p w14:paraId="4DFD1B81" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C971AD" w:rsidP="00481086">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Товарищеский  ужин</w:t>
             </w:r>
             <w:r w:rsidR="00481086">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в ресторане</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+    <w:p w14:paraId="78C3462A" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+    <w:p w14:paraId="7667BA82" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -4016,51 +4043,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00694C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>суббота)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="046B0ABC" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:hanging="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конференция ПАРТАД </w:t>
       </w:r>
       <w:r w:rsidRPr="00A369F4">
         <w:rPr>
@@ -4120,51 +4147,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
+    <w:p w14:paraId="19878B5E" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4190,66 +4217,66 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4" w:rsidRPr="00B1266E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Экскурсионная программа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1777"/>
         <w:gridCol w:w="8135"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00347C65" w:rsidRPr="007965C8" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00347C65" w:rsidRPr="007965C8" w14:paraId="5E302219" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="7FFA4A0B" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00B83F20" w:rsidP="004B3048">
+          <w:p w14:paraId="3FF79157" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00B83F20" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
@@ -4283,81 +4310,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00347C65" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="178F8E80" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="004B3048">
+          <w:p w14:paraId="795A7A72" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E446A0" w:rsidRDefault="00E446A0" w:rsidP="00DE2204">
+          <w:p w14:paraId="1F185F3A" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRDefault="00E446A0" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D60DF8" w:rsidRPr="007965C8" w:rsidRDefault="00D60DF8" w:rsidP="00DE2204">
+          <w:p w14:paraId="0509F8A2" w14:textId="77777777" w:rsidR="00D60DF8" w:rsidRPr="007965C8" w:rsidRDefault="00D60DF8" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00347C65" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -4421,76 +4448,76 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000825E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B5192F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="6A941A0B" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="4EB804DE" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E446A0" w:rsidRPr="007965C8" w:rsidRDefault="00E64ECB" w:rsidP="00E446A0">
+          <w:p w14:paraId="049F8F92" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRPr="007965C8" w:rsidRDefault="00E64ECB" w:rsidP="00E446A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
             <w:r w:rsidR="00DE2204" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4648,142 +4675,142 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мегаполис</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5*</w:t>
             </w:r>
             <w:r w:rsidR="00E446A0" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="00D86248" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="78537C1F" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="00D86248" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="35CDB849" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Ланч (ресторан</w:t>
             </w:r>
             <w:r w:rsidR="00C02420">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>отеля</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="00A47C68">
+          <w:p w14:paraId="30238849" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="00A47C68">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w:rsidTr="00B83F20">
+      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="3D251EA4" w14:textId="77777777" w:rsidTr="00B83F20">
         <w:trPr>
           <w:trHeight w:val="1112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="77990128" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="43CE40D6" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B5192F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -4818,76 +4845,76 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:3</w:t>
             </w:r>
             <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
+          <w:p w14:paraId="5A9A1B65" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="6519E0BC" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F517EF" w:rsidRDefault="00F52C7B" w:rsidP="000825E1">
+          <w:p w14:paraId="2CCF6D7B" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00F52C7B" w:rsidP="000825E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Экскурсия </w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
@@ -4934,78 +4961,78 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тенешевой, включая посещение церкви Святого Духа расписанной Н</w:t>
             </w:r>
             <w:r w:rsidR="00280A64">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">иколаем </w:t>
             </w:r>
             <w:r w:rsidR="00E063B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рерихом</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000825E1" w:rsidRPr="00345928" w:rsidRDefault="000825E1" w:rsidP="000825E1">
+          <w:p w14:paraId="2CA7D1B7" w14:textId="77777777" w:rsidR="000825E1" w:rsidRPr="00345928" w:rsidRDefault="000825E1" w:rsidP="000825E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="2D6280A0" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="54154627" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
+          <w:p w14:paraId="4F31386F" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00345928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
@@ -5060,127 +5087,127 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21:</w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="2E4ED43D" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00D9611C">
+          <w:p w14:paraId="213100CD" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00D9611C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004604C9" w:rsidRPr="00900B13" w:rsidRDefault="004604C9" w:rsidP="00F52C7B">
+          <w:p w14:paraId="6FF88DBD" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="00900B13" w:rsidRDefault="004604C9" w:rsidP="00F52C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Ужин</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">в ресторане </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+    <w:p w14:paraId="36ED426F" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+    <w:p w14:paraId="471A5AAA" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B7790E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -5251,51 +5278,51 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>воскресенье)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C85" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
+    <w:p w14:paraId="59150A64" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5335,85 +5362,85 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00694C85" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B66" w:rsidRPr="00C971AD" w:rsidRDefault="00014B66" w:rsidP="00C971AD">
+    <w:p w14:paraId="173C87FB" w14:textId="77777777" w:rsidR="00014B66" w:rsidRPr="00C971AD" w:rsidRDefault="00014B66" w:rsidP="00C971AD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Сбор отъезжающих</w:t>
       </w:r>
       <w:r w:rsidR="00694C85" w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на ж/д вокзал</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B66" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
+    <w:p w14:paraId="08396002" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5453,51 +5480,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9.15</w:t>
       </w:r>
       <w:r w:rsidR="00014B66" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidRDefault="009D3E88" w:rsidP="009D3E88">
+    <w:p w14:paraId="1C24EC91" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidRDefault="009D3E88" w:rsidP="009D3E88">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Трансфер до</w:t>
       </w:r>
@@ -5536,105 +5563,105 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidSect="007E4FAA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090419D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99C5762"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8089,145 +8116,146 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1408961689">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="844439535">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1260524937">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="398096448">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="657612069">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2061321966">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1383938423">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2076661538">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="631012083">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1357997649">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1557742986">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="859198926">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1362248481">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1582642795">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="111676632">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="287395994">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1407411361">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="402341080">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2096512189">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="461771672">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1374188083">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="666784608">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A5878"/>
     <w:rsid w:val="00005C05"/>
     <w:rsid w:val="00014B66"/>
     <w:rsid w:val="000265AD"/>
     <w:rsid w:val="00043D36"/>
     <w:rsid w:val="0004572D"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066F48"/>
     <w:rsid w:val="00071ED1"/>
     <w:rsid w:val="000743DE"/>
+    <w:rsid w:val="00076AA7"/>
     <w:rsid w:val="00076F28"/>
     <w:rsid w:val="000773D9"/>
     <w:rsid w:val="000825E1"/>
     <w:rsid w:val="00092A4E"/>
     <w:rsid w:val="00093059"/>
     <w:rsid w:val="000A5D88"/>
     <w:rsid w:val="000C521A"/>
     <w:rsid w:val="000C62C7"/>
     <w:rsid w:val="000D4C3B"/>
     <w:rsid w:val="000E15B7"/>
     <w:rsid w:val="00103BEA"/>
     <w:rsid w:val="00111841"/>
     <w:rsid w:val="00116BF4"/>
     <w:rsid w:val="001244E2"/>
     <w:rsid w:val="0012777E"/>
     <w:rsid w:val="0013121D"/>
     <w:rsid w:val="001426A6"/>
     <w:rsid w:val="00151CEC"/>
     <w:rsid w:val="001638A0"/>
     <w:rsid w:val="00165D95"/>
     <w:rsid w:val="00175558"/>
     <w:rsid w:val="00180FE5"/>
     <w:rsid w:val="001952B8"/>
     <w:rsid w:val="001A0778"/>
     <w:rsid w:val="001C0195"/>
@@ -8254,136 +8282,140 @@
     <w:rsid w:val="002E5B23"/>
     <w:rsid w:val="002F1835"/>
     <w:rsid w:val="002F45EA"/>
     <w:rsid w:val="002F5BE6"/>
     <w:rsid w:val="002F5CC7"/>
     <w:rsid w:val="002F68EB"/>
     <w:rsid w:val="00324D77"/>
     <w:rsid w:val="00327E6F"/>
     <w:rsid w:val="0034360E"/>
     <w:rsid w:val="00345928"/>
     <w:rsid w:val="00347C65"/>
     <w:rsid w:val="00360D6B"/>
     <w:rsid w:val="0037682B"/>
     <w:rsid w:val="00382823"/>
     <w:rsid w:val="00395308"/>
     <w:rsid w:val="00396577"/>
     <w:rsid w:val="003A189D"/>
     <w:rsid w:val="003B0575"/>
     <w:rsid w:val="003B60A7"/>
     <w:rsid w:val="003D3B06"/>
     <w:rsid w:val="003D7EE1"/>
     <w:rsid w:val="003F0586"/>
     <w:rsid w:val="003F3D69"/>
     <w:rsid w:val="00402169"/>
     <w:rsid w:val="00410D6F"/>
+    <w:rsid w:val="00414815"/>
     <w:rsid w:val="00427C29"/>
     <w:rsid w:val="0043023A"/>
     <w:rsid w:val="004604C9"/>
     <w:rsid w:val="00467C5E"/>
     <w:rsid w:val="0048006E"/>
     <w:rsid w:val="00481086"/>
     <w:rsid w:val="00487800"/>
     <w:rsid w:val="00491BAE"/>
     <w:rsid w:val="004935E1"/>
     <w:rsid w:val="00495D60"/>
     <w:rsid w:val="0049660C"/>
     <w:rsid w:val="004A2F20"/>
     <w:rsid w:val="004A414B"/>
     <w:rsid w:val="004B3048"/>
     <w:rsid w:val="004C4FE1"/>
     <w:rsid w:val="004E7CA9"/>
     <w:rsid w:val="004F065A"/>
     <w:rsid w:val="004F4AF1"/>
     <w:rsid w:val="00505CE3"/>
     <w:rsid w:val="00512F6C"/>
     <w:rsid w:val="00531148"/>
     <w:rsid w:val="005410D8"/>
+    <w:rsid w:val="00541B7D"/>
     <w:rsid w:val="0054262D"/>
     <w:rsid w:val="00547510"/>
     <w:rsid w:val="00552EEC"/>
     <w:rsid w:val="00554DAB"/>
     <w:rsid w:val="00560D78"/>
     <w:rsid w:val="00563FF8"/>
     <w:rsid w:val="00580435"/>
+    <w:rsid w:val="00584818"/>
     <w:rsid w:val="00585624"/>
     <w:rsid w:val="005A5878"/>
     <w:rsid w:val="005C0913"/>
     <w:rsid w:val="005D64FB"/>
     <w:rsid w:val="005E6D99"/>
     <w:rsid w:val="00616036"/>
     <w:rsid w:val="0062383A"/>
     <w:rsid w:val="00625BC7"/>
     <w:rsid w:val="00626E9D"/>
     <w:rsid w:val="0063121E"/>
     <w:rsid w:val="006433C3"/>
     <w:rsid w:val="00667B0F"/>
     <w:rsid w:val="00687E75"/>
     <w:rsid w:val="00692740"/>
     <w:rsid w:val="00692E7B"/>
     <w:rsid w:val="00694C85"/>
-    <w:rsid w:val="006A63FD"/>
     <w:rsid w:val="006B74D9"/>
     <w:rsid w:val="006C256D"/>
     <w:rsid w:val="006C7178"/>
     <w:rsid w:val="007225CA"/>
     <w:rsid w:val="00740A7F"/>
     <w:rsid w:val="00740CFB"/>
     <w:rsid w:val="00765AE5"/>
     <w:rsid w:val="007725CA"/>
     <w:rsid w:val="00777B6E"/>
     <w:rsid w:val="00780FB9"/>
     <w:rsid w:val="0078276E"/>
     <w:rsid w:val="007965C8"/>
     <w:rsid w:val="007B32C6"/>
     <w:rsid w:val="007B694A"/>
     <w:rsid w:val="007C4FB0"/>
     <w:rsid w:val="007D59D0"/>
     <w:rsid w:val="007D7C1C"/>
     <w:rsid w:val="007E4FAA"/>
     <w:rsid w:val="00800D1D"/>
     <w:rsid w:val="00805601"/>
     <w:rsid w:val="008141B3"/>
     <w:rsid w:val="00832DA4"/>
     <w:rsid w:val="0083342E"/>
     <w:rsid w:val="00850C73"/>
     <w:rsid w:val="00867441"/>
     <w:rsid w:val="00874AA9"/>
     <w:rsid w:val="00880044"/>
     <w:rsid w:val="00881155"/>
     <w:rsid w:val="00890D45"/>
     <w:rsid w:val="0089105E"/>
     <w:rsid w:val="00893B10"/>
     <w:rsid w:val="008B7D4A"/>
     <w:rsid w:val="008C62B8"/>
     <w:rsid w:val="008D1573"/>
     <w:rsid w:val="008D1B08"/>
     <w:rsid w:val="008E65D2"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="008F2EEC"/>
     <w:rsid w:val="00900B13"/>
     <w:rsid w:val="00903071"/>
+    <w:rsid w:val="00907971"/>
+    <w:rsid w:val="00913EB1"/>
     <w:rsid w:val="00914D90"/>
     <w:rsid w:val="00914EE9"/>
     <w:rsid w:val="00924A80"/>
     <w:rsid w:val="00940EF2"/>
     <w:rsid w:val="0095652E"/>
     <w:rsid w:val="009712B8"/>
     <w:rsid w:val="009730E8"/>
     <w:rsid w:val="00976399"/>
     <w:rsid w:val="00980548"/>
     <w:rsid w:val="00991C79"/>
     <w:rsid w:val="0099384F"/>
     <w:rsid w:val="009A04BB"/>
     <w:rsid w:val="009B67E2"/>
     <w:rsid w:val="009B6BB2"/>
     <w:rsid w:val="009D1996"/>
     <w:rsid w:val="009D3876"/>
     <w:rsid w:val="009D3E88"/>
     <w:rsid w:val="009D40E7"/>
     <w:rsid w:val="009E46B3"/>
     <w:rsid w:val="009F5502"/>
     <w:rsid w:val="00A30A04"/>
     <w:rsid w:val="00A33937"/>
     <w:rsid w:val="00A36728"/>
     <w:rsid w:val="00A369F4"/>
     <w:rsid w:val="00A42EEE"/>
@@ -8392,51 +8424,50 @@
     <w:rsid w:val="00A83479"/>
     <w:rsid w:val="00A9396E"/>
     <w:rsid w:val="00AA1DC8"/>
     <w:rsid w:val="00AA5537"/>
     <w:rsid w:val="00AB0C97"/>
     <w:rsid w:val="00AD55C3"/>
     <w:rsid w:val="00B00E0C"/>
     <w:rsid w:val="00B012AA"/>
     <w:rsid w:val="00B155ED"/>
     <w:rsid w:val="00B24996"/>
     <w:rsid w:val="00B24FB6"/>
     <w:rsid w:val="00B25952"/>
     <w:rsid w:val="00B31D9F"/>
     <w:rsid w:val="00B37F5A"/>
     <w:rsid w:val="00B46649"/>
     <w:rsid w:val="00B46784"/>
     <w:rsid w:val="00B5192F"/>
     <w:rsid w:val="00B577A1"/>
     <w:rsid w:val="00B70F31"/>
     <w:rsid w:val="00B73616"/>
     <w:rsid w:val="00B7427A"/>
     <w:rsid w:val="00B76B97"/>
     <w:rsid w:val="00B76D1F"/>
     <w:rsid w:val="00B7790E"/>
     <w:rsid w:val="00B83F20"/>
-    <w:rsid w:val="00B84DC0"/>
     <w:rsid w:val="00B94CCE"/>
     <w:rsid w:val="00BA6477"/>
     <w:rsid w:val="00BB24CA"/>
     <w:rsid w:val="00BB2BAF"/>
     <w:rsid w:val="00BB3EDB"/>
     <w:rsid w:val="00BB6388"/>
     <w:rsid w:val="00BD5572"/>
     <w:rsid w:val="00C02420"/>
     <w:rsid w:val="00C07D29"/>
     <w:rsid w:val="00C3319B"/>
     <w:rsid w:val="00C44E47"/>
     <w:rsid w:val="00C56070"/>
     <w:rsid w:val="00C66CC0"/>
     <w:rsid w:val="00C738B8"/>
     <w:rsid w:val="00C8001A"/>
     <w:rsid w:val="00C92FDD"/>
     <w:rsid w:val="00C95427"/>
     <w:rsid w:val="00C971AD"/>
     <w:rsid w:val="00CB0454"/>
     <w:rsid w:val="00CD54FC"/>
     <w:rsid w:val="00CE0D35"/>
     <w:rsid w:val="00D02E85"/>
     <w:rsid w:val="00D14B1E"/>
     <w:rsid w:val="00D215E4"/>
     <w:rsid w:val="00D40EAB"/>
@@ -8496,72 +8527,72 @@
     <w:rsid w:val="00FF4E14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38410067"/>
-  <w15:docId w15:val="{0454CFEC-1BD5-49CC-855B-6711C61F0FA0}"/>
+  <w14:docId w14:val="36CF1509"/>
+  <w15:docId w15:val="{C8A74140-5DCA-4351-910A-8365972B79BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8889,50 +8920,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A9396E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A9396E"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="40"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9685,51 +9721,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rvts8">
     <w:name w:val="rvts8"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00D451A0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1gqochbzqjl0poh1xrg6">
     <w:name w:val="_1gqochbzqjl0_poh1xrg6_"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00874AA9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3xcd-jw2hcshyrwcejfvix">
     <w:name w:val="_3xcd-jw2hcshyrwcejfvix"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00874AA9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="547954680">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="940993016">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10573,78 +10609,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBEFB923-7C95-450A-9146-E1D121D7431F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EA6D7CC-68BB-4208-BB6C-BC58AD33A99D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>286</Words>
-  <Characters>1633</Characters>
+  <Characters>1631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>4flow AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1916</CharactersWithSpaces>
+  <CharactersWithSpaces>1914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anna Zenkovich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>