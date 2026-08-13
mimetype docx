--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -1,277 +1,302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="202423DC" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="007965C8" w:rsidRDefault="00DE1567" w:rsidP="004B3048">
+    <w:p w14:paraId="17EEFC35" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="007965C8" w:rsidRDefault="00DE1567" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Дорожная карта</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25806B8A" w14:textId="77777777" w:rsidR="00C3319B" w:rsidRPr="007965C8" w:rsidRDefault="00687E75" w:rsidP="004B3048">
+    <w:p w14:paraId="464E482F" w14:textId="77777777" w:rsidR="00C3319B" w:rsidRPr="007965C8" w:rsidRDefault="00687E75" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ежегодной профессиональной конференц</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ии</w:t>
       </w:r>
       <w:r w:rsidR="00C738B8" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAA64F3" w14:textId="31916ECD" w:rsidR="00E92DFA" w:rsidRDefault="00687E75" w:rsidP="004B3048">
+    <w:p w14:paraId="350C0B46" w14:textId="77777777" w:rsidR="00821976" w:rsidRDefault="00687E75" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«Инфраструктура рынка ценных бумаг</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00913EB1" w:rsidRPr="00913EB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4433FF20" w14:textId="7E4841AA" w:rsidR="00E92DFA" w:rsidRDefault="00687E75" w:rsidP="004B3048">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>цифровые права</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE0D35">
+      </w:pPr>
+      <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E018CD">
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00821976" w:rsidRPr="00821976">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ЦП</w:t>
+        <w:t>цифровые права</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007965C8">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009D40E7">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЦП</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E018CD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007965C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D40E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E018CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EF93A0" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRPr="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
+    <w:p w14:paraId="19CF567A" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRPr="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FF1054" w14:textId="77777777" w:rsidR="00C8001A" w:rsidRPr="009D40E7" w:rsidRDefault="00E018CD" w:rsidP="004B3048">
+    <w:p w14:paraId="423556B8" w14:textId="77777777" w:rsidR="00C8001A" w:rsidRPr="009D40E7" w:rsidRDefault="00E018CD" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B25952" w:rsidRPr="009D40E7">
         <w:rPr>
@@ -416,106 +441,106 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001952B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Смолен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ск</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2250FE" w14:textId="77777777" w:rsidR="00111841" w:rsidRPr="007965C8" w:rsidRDefault="00111841" w:rsidP="004B3048">
+    <w:p w14:paraId="134CA6DD" w14:textId="77777777" w:rsidR="00111841" w:rsidRPr="007965C8" w:rsidRDefault="00111841" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2589D806" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="7EAA33D7" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="009D40E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Прибытие/отправление</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3431170D" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00280A64" w:rsidP="00A369F4">
+    <w:p w14:paraId="6293AADA" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00280A64" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -527,80 +552,82 @@
         </w:rPr>
         <w:t>.07 (</w:t>
       </w:r>
       <w:r w:rsidR="00076F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>четверг</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4E2264" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="560E4ED3" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028A39E9" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="7DF2E87D" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Москва</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -722,63 +749,63 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00907971" w:rsidRPr="00907971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDC627C" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00014B66" w:rsidP="00E077C4">
+    <w:p w14:paraId="6ACDFC91" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00014B66" w:rsidP="00E077C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20BAE36D" w14:textId="77777777" w:rsidR="00E077C4" w:rsidRDefault="00BB6388" w:rsidP="00E077C4">
+    <w:p w14:paraId="7B5F3BEF" w14:textId="77777777" w:rsidR="00E077C4" w:rsidRDefault="00BB6388" w:rsidP="00E077C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Поезд</w:t>
       </w:r>
       <w:r w:rsidR="00245591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -916,51 +943,51 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Смоленск</w:t>
       </w:r>
       <w:r w:rsidR="00076F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E077C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Центральный</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB395CB" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00E077C4">
+    <w:p w14:paraId="0F8B4A5F" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00E077C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388" w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1219,65 +1246,65 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50866918" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="009D3E88" w:rsidRDefault="009D3E88" w:rsidP="00A369F4">
+    <w:p w14:paraId="6DB0CC71" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="009D3E88" w:rsidRDefault="009D3E88" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7AA5DE" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00CB0454">
+    <w:p w14:paraId="329FF227" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00CB0454">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1352,225 +1379,236 @@
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00245591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>оскресенье</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3A21EC" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
+    <w:p w14:paraId="3D19999C" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64342044" w14:textId="77777777" w:rsidR="00512F6C" w:rsidRDefault="00E018CD" w:rsidP="00A369F4">
+    <w:p w14:paraId="1A26CE8A" w14:textId="77777777" w:rsidR="00512F6C" w:rsidRDefault="00E018CD" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Смоленск</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральный</w:t>
       </w:r>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>– Москва</w:t>
-      </w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Москва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00907971" w:rsidRPr="00584818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00245591">
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0099384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00907971" w:rsidRPr="00584818">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
+      <w:r w:rsidR="00BB6388">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="00907971" w:rsidRPr="00584818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC6C01F" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="5DCE47F1" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C542EB" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRPr="00037FBA" w:rsidRDefault="00BB6388" w:rsidP="00BB6388">
+    <w:p w14:paraId="4DAAD126" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRPr="00037FBA" w:rsidRDefault="00BB6388" w:rsidP="00BB6388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Поезд </w:t>
       </w:r>
       <w:r w:rsidR="001F7C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1719,51 +1757,51 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> вокзал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA53385" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00BB6388">
+    <w:p w14:paraId="2D268E86" w14:textId="77777777" w:rsidR="00BB6388" w:rsidRDefault="00E077C4" w:rsidP="00BB6388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388" w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1899,59 +1937,59 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в </w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="0089105E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00245591">
+      <w:r w:rsidR="00BC5DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388" w:rsidRPr="00037FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00BB6388">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2044,62 +2082,62 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB662B7" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00D215E4">
+    <w:p w14:paraId="3B367DDA" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRDefault="00A369F4" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F5C172" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="3486DF80" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -2161,51 +2199,51 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090B30BF" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
+    <w:p w14:paraId="3538FA08" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="00D215E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="00547510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -2289,51 +2327,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00481086">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00014B66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D59CC4F" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
+    <w:p w14:paraId="65DCD826" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="007965C8" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Трансфер</w:t>
       </w:r>
       <w:r w:rsidR="00C02420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2366,51 +2404,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Мегаполис 5</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FF99A9" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="001F7C02" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
+    <w:p w14:paraId="645D2270" w14:textId="77777777" w:rsidR="00D215E4" w:rsidRPr="001F7C02" w:rsidRDefault="00D215E4" w:rsidP="00D215E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Размещение</w:t>
       </w:r>
       <w:r w:rsidRPr="007965C8">
         <w:rPr>
@@ -2426,71 +2464,71 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">отеле </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Мегаполис 5</w:t>
       </w:r>
       <w:r w:rsidR="00B46649" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B6D39F" w14:textId="77777777" w:rsidR="001F7C02" w:rsidRDefault="001F7C02" w:rsidP="001F7C02">
+    <w:p w14:paraId="63FF0D75" w14:textId="77777777" w:rsidR="001F7C02" w:rsidRDefault="001F7C02" w:rsidP="001F7C02">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E12B77" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="00625BC7">
+    <w:p w14:paraId="4AB43B7D" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="00625BC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D215E4" w:rsidRPr="007965C8">
         <w:rPr>
@@ -2567,51 +2605,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>пятница</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694D509D" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="7F5AF928" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:hanging="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конференция ПАРТАД </w:t>
       </w:r>
       <w:r w:rsidRPr="00A369F4">
         <w:rPr>
@@ -2698,397 +2736,433 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561A95D0" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
+    <w:p w14:paraId="6015700F" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4" w:rsidRPr="00B1266E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Экскурсионная программа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="8131"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="55EA9B06" w14:textId="77777777" w:rsidTr="00694C85">
+      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="7A6629FB" w14:textId="77777777" w:rsidTr="00694C85">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F2334A" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+          <w:p w14:paraId="3178EB75" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA678D8" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00980548" w:rsidP="004B3048">
+          <w:p w14:paraId="06EDB296" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00980548" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00E20C23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E20C23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>– 10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F76E3F1" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
+          <w:p w14:paraId="67E8D81E" w14:textId="77777777" w:rsidR="00E20C23" w:rsidRPr="007965C8" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F13567C" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="6AB7D681" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10:00 – 1</w:t>
             </w:r>
-            <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="0049660C" w:rsidRPr="007965C8">
-[...6 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E9CD42" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
+          <w:p w14:paraId="29AD0A60" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B741A45" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
+          <w:p w14:paraId="6E73D3D9" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>12:</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
+            <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00584818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...43 lines deleted...]
-              <w:t>45</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702092DE" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="004B3048">
+          <w:p w14:paraId="6C9316E7" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CAF4BA1" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
+          <w:p w14:paraId="61E28B7C" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00694C85" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BF5386D" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00014B66" w:rsidRDefault="000E15B7" w:rsidP="004B3048">
+          <w:p w14:paraId="4B0DFFB8" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00014B66" w:rsidRDefault="000E15B7" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidR="00584818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00014B66">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00584818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3:45</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69829EBD" w14:textId="77777777" w:rsidR="000743DE" w:rsidRPr="00014B66" w:rsidRDefault="000743DE" w:rsidP="004B3048">
+          <w:p w14:paraId="7318105B" w14:textId="77777777" w:rsidR="000743DE" w:rsidRPr="00014B66" w:rsidRDefault="000743DE" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53109D23" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
+          <w:p w14:paraId="7D385D14" w14:textId="77777777" w:rsidR="009D40E7" w:rsidRDefault="009D40E7" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F6937CF" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00345928" w:rsidP="00584818">
+          <w:p w14:paraId="7657C95D" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00345928" w:rsidP="00584818">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00584818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -3113,107 +3187,107 @@
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00584818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="428ECFD9" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="20D4F3CA" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BC894E4" w14:textId="77777777" w:rsidR="00E018CD" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
+          <w:p w14:paraId="249961BA" w14:textId="77777777" w:rsidR="00E018CD" w:rsidRDefault="00E20C23" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Регистрация участников</w:t>
             </w:r>
             <w:r w:rsidR="009B67E2" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>конференц</w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ии</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5904DF98" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00402169" w:rsidP="004B3048">
+          <w:p w14:paraId="2B46F224" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00402169" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r w:rsidR="0062383A" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>рофессиональная конференция</w:t>
@@ -3344,61 +3418,61 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мегаполис</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5*</w:t>
             </w:r>
             <w:r w:rsidR="00D9611C" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B02B24C" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="004B3048">
+          <w:p w14:paraId="5BC41330" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="217ECC8D" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00DE2204">
+          <w:p w14:paraId="0C20F68D" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Кофе</w:t>
             </w:r>
             <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
@@ -3410,63 +3484,63 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002D39AD" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>брейк</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187A06E1" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="00DE2204">
+          <w:p w14:paraId="679F3817" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C66AE6C" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00A369F4" w:rsidRDefault="000E15B7" w:rsidP="000E15B7">
+          <w:p w14:paraId="6237C563" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="00A369F4" w:rsidRDefault="000E15B7" w:rsidP="000E15B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Продолжение ежегодной профессиональной конференц</w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ии</w:t>
@@ -3534,140 +3608,140 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00A369F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A3E200E" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
+          <w:p w14:paraId="109C4A8C" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C60831E" w14:textId="77777777" w:rsidR="00C971AD" w:rsidRDefault="00C971AD" w:rsidP="00694C85">
+          <w:p w14:paraId="56E49FB2" w14:textId="77777777" w:rsidR="00C971AD" w:rsidRDefault="00C971AD" w:rsidP="00694C85">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D92DB10" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00694C85">
+          <w:p w14:paraId="1BCF4A68" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00694C85">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ланч </w:t>
             </w:r>
             <w:r w:rsidR="002E5B23" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009B67E2" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ресторан </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>отеля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5281" w:rsidRPr="007965C8" w14:paraId="141C28C0" w14:textId="77777777" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00EF5281" w:rsidRPr="007965C8" w14:paraId="01A72687" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244A2773" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
+          <w:p w14:paraId="3C6576D9" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BD81A54" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="002D39AD">
+          <w:p w14:paraId="1B8D35A1" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3736,237 +3810,237 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C971AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007B694A" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C76E128" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="002D39AD">
+          <w:p w14:paraId="134F3051" w14:textId="77777777" w:rsidR="000E15B7" w:rsidRPr="007965C8" w:rsidRDefault="000E15B7" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A890CD" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="009B67E2">
+          <w:p w14:paraId="5FFD4A32" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="009B67E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58C7D712" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00C971AD" w:rsidP="00E063B9">
+          <w:p w14:paraId="131457E7" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00C971AD" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Экскурсия по </w:t>
             </w:r>
             <w:r w:rsidR="00E063B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Смоленску с посещением Громовой башни</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0592BC23" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00E063B9" w:rsidP="00E063B9">
+          <w:p w14:paraId="0E7CF670" w14:textId="77777777" w:rsidR="00E063B9" w:rsidRDefault="00E063B9" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69484216" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00E063B9">
+          <w:p w14:paraId="6B06DF08" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="00E063B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="0214F337" w14:textId="77777777" w:rsidTr="0045781E">
+      <w:tr w:rsidR="009E46B3" w:rsidRPr="007965C8" w14:paraId="5FCD1550" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175410AA" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="047DBCD3" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F10051B" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00C971AD">
+          <w:p w14:paraId="66C18B78" w14:textId="77777777" w:rsidR="002D39AD" w:rsidRPr="007965C8" w:rsidRDefault="002D39AD" w:rsidP="00C971AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>19:00 – 2</w:t>
             </w:r>
             <w:r w:rsidR="00C971AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A08AE3" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
+          <w:p w14:paraId="2A10755C" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="002D39AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DFD1B81" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C971AD" w:rsidP="00481086">
+          <w:p w14:paraId="54732130" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00C971AD" w:rsidP="00481086">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Товарищеский  ужин</w:t>
             </w:r>
             <w:r w:rsidR="00481086">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в ресторане</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78C3462A" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+    <w:p w14:paraId="59B786F6" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7667BA82" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+    <w:p w14:paraId="70C17098" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00C02420" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -4043,51 +4117,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00694C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>суббота)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046B0ABC" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
+    <w:p w14:paraId="48096045" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="007D75A3" w:rsidRDefault="00A369F4" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:hanging="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конференция ПАРТАД </w:t>
       </w:r>
       <w:r w:rsidRPr="00A369F4">
         <w:rPr>
@@ -4147,51 +4221,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E018CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="007D75A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19878B5E" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
+    <w:p w14:paraId="2ABF0405" w14:textId="77777777" w:rsidR="00A369F4" w:rsidRPr="001C1655" w:rsidRDefault="00C02420" w:rsidP="00A369F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4217,66 +4291,66 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A369F4" w:rsidRPr="00B1266E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Экскурсионная программа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1777"/>
         <w:gridCol w:w="8135"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00347C65" w:rsidRPr="007965C8" w14:paraId="5E302219" w14:textId="77777777" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00347C65" w:rsidRPr="007965C8" w14:paraId="5BF38BD3" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFA4A0B" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="7D09FC32" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FF79157" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00B83F20" w:rsidP="004B3048">
+          <w:p w14:paraId="031CF5D7" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00B83F20" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
@@ -4310,81 +4384,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00347C65" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="178F8E80" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="090FED56" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="795A7A72" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="004B3048">
+          <w:p w14:paraId="4310A083" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F185F3A" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRDefault="00E446A0" w:rsidP="00DE2204">
+          <w:p w14:paraId="6FEA88C2" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRDefault="00E446A0" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0509F8A2" w14:textId="77777777" w:rsidR="00D60DF8" w:rsidRPr="007965C8" w:rsidRDefault="00D60DF8" w:rsidP="00DE2204">
+          <w:p w14:paraId="138D80D3" w14:textId="77777777" w:rsidR="00D60DF8" w:rsidRPr="007965C8" w:rsidRDefault="00D60DF8" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00347C65" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -4448,76 +4522,76 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000825E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B5192F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A941A0B" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="3693EC5B" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB804DE" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="63DF2065" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="049F8F92" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRPr="007965C8" w:rsidRDefault="00E64ECB" w:rsidP="00E446A0">
+          <w:p w14:paraId="01EAAB85" w14:textId="77777777" w:rsidR="00E446A0" w:rsidRPr="007965C8" w:rsidRDefault="00E64ECB" w:rsidP="00E446A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Продолжение</w:t>
             </w:r>
             <w:r w:rsidR="00DE2204" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4675,142 +4749,142 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мегаполис</w:t>
             </w:r>
             <w:r w:rsidR="00F7225B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5*</w:t>
             </w:r>
             <w:r w:rsidR="00E446A0" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78537C1F" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="00D86248" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="22C2C537" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="00D86248" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35CDB849" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="251495CB" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Ланч (ресторан</w:t>
             </w:r>
             <w:r w:rsidR="00C02420">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000743DE" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>отеля</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30238849" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="00A47C68">
+          <w:p w14:paraId="21C349D1" w14:textId="77777777" w:rsidR="00DE2204" w:rsidRPr="007965C8" w:rsidRDefault="00DE2204" w:rsidP="00A47C68">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="3D251EA4" w14:textId="77777777" w:rsidTr="00B83F20">
+      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="514A2665" w14:textId="77777777" w:rsidTr="00B83F20">
         <w:trPr>
           <w:trHeight w:val="1112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77990128" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="294800A2" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43CE40D6" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+          <w:p w14:paraId="4A4D1EAB" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B5192F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -4845,76 +4919,76 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:3</w:t>
             </w:r>
             <w:r w:rsidR="00402169" w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9A1B65" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
+          <w:p w14:paraId="0B9E5B78" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="007965C8" w:rsidRDefault="00C44E47" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6519E0BC" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
+          <w:p w14:paraId="5527B9CC" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="004B3048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CCF6D7B" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00F52C7B" w:rsidP="000825E1">
+          <w:p w14:paraId="700FB194" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRDefault="00F52C7B" w:rsidP="000825E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Экскурсия </w:t>
             </w:r>
             <w:r w:rsidR="00E018CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
@@ -4942,97 +5016,106 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Фленово»  княгини М.К.</w:t>
             </w:r>
             <w:r w:rsidR="00280A64">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E063B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тенешевой, включая посещение церкви Святого Духа расписанной Н</w:t>
             </w:r>
+            <w:r w:rsidR="00BC5DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00280A64">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">иколаем </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E063B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рерихом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA7D1B7" w14:textId="77777777" w:rsidR="000825E1" w:rsidRPr="00345928" w:rsidRDefault="000825E1" w:rsidP="000825E1">
+          <w:p w14:paraId="251C7F3E" w14:textId="77777777" w:rsidR="000825E1" w:rsidRPr="00345928" w:rsidRDefault="000825E1" w:rsidP="000825E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="2D6280A0" w14:textId="77777777" w:rsidTr="0045781E">
+      <w:tr w:rsidR="00B83F20" w:rsidRPr="007965C8" w14:paraId="19B92C3D" w14:textId="77777777" w:rsidTr="0045781E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54154627" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="24AFC55D" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F31386F" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
+          <w:p w14:paraId="06333E01" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="007965C8" w:rsidRDefault="004604C9" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00345928">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
@@ -5087,127 +5170,127 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21:</w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4ED43D" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
+          <w:p w14:paraId="76DE6F32" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00DE2204">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="213100CD" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00D9611C">
+          <w:p w14:paraId="4E5CD244" w14:textId="77777777" w:rsidR="00D9611C" w:rsidRPr="007965C8" w:rsidRDefault="00D9611C" w:rsidP="00D9611C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FF88DBD" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="00900B13" w:rsidRDefault="004604C9" w:rsidP="00F52C7B">
+          <w:p w14:paraId="59FB5358" w14:textId="77777777" w:rsidR="004604C9" w:rsidRPr="00900B13" w:rsidRDefault="004604C9" w:rsidP="00F52C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Ужин</w:t>
             </w:r>
             <w:r w:rsidRPr="007965C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00900B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">в ресторане </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36ED426F" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
+    <w:p w14:paraId="6FE2EEC2" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00F517EF" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="471A5AAA" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
+    <w:p w14:paraId="6FEE7711" w14:textId="77777777" w:rsidR="00F517EF" w:rsidRPr="007965C8" w:rsidRDefault="00C02420" w:rsidP="004B3048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B7790E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -5278,253 +5361,233 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>воскресенье)</w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F517EF" w:rsidRPr="007965C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59150A64" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
+    <w:p w14:paraId="2A5ACB47" w14:textId="77777777" w:rsidR="00694C85" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00625BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>8:45</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00694C85" w:rsidRPr="00A369F4">
+        <w:t>8:</w:t>
+      </w:r>
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00625BC7">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00694C85" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00694C85" w:rsidRPr="00A369F4">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00625BC7">
+        <w:t>8:45</w:t>
+      </w:r>
+      <w:r w:rsidR="00694C85" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>00</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173C87FB" w14:textId="77777777" w:rsidR="00014B66" w:rsidRPr="00C971AD" w:rsidRDefault="00014B66" w:rsidP="00C971AD">
+    <w:p w14:paraId="78351F42" w14:textId="77777777" w:rsidR="00014B66" w:rsidRPr="00C971AD" w:rsidRDefault="00014B66" w:rsidP="00C971AD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Сбор отъезжающих</w:t>
       </w:r>
       <w:r w:rsidR="00694C85" w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на ж/д вокзал</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08396002" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
+    <w:p w14:paraId="28FD1739" w14:textId="77777777" w:rsidR="00014B66" w:rsidRDefault="00C971AD" w:rsidP="00C971AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00625BC7">
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00014B66" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00625BC7">
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>00</w:t>
+        <w:t>45</w:t>
       </w:r>
       <w:r w:rsidR="00014B66" w:rsidRPr="00A369F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00625BC7">
+      <w:r w:rsidR="005C54C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>9.15</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>9.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C24EC91" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidRDefault="009D3E88" w:rsidP="009D3E88">
+    <w:p w14:paraId="10709D15" w14:textId="77777777" w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidRDefault="009D3E88" w:rsidP="009D3E88">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C971AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Трансфер до</w:t>
       </w:r>
@@ -5573,89 +5636,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D3E88" w:rsidRPr="00C971AD" w:rsidSect="007E4FAA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090419D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99C5762"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -8116,122 +8179,123 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1408961689">
+  <w:num w:numId="1" w16cid:durableId="1319461588">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="844439535">
+  <w:num w:numId="2" w16cid:durableId="952905384">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1260524937">
+  <w:num w:numId="3" w16cid:durableId="806626747">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="398096448">
+  <w:num w:numId="4" w16cid:durableId="1956061463">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="657612069">
+  <w:num w:numId="5" w16cid:durableId="1902788674">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2061321966">
+  <w:num w:numId="6" w16cid:durableId="1012493566">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1383938423">
+  <w:num w:numId="7" w16cid:durableId="306472462">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2076661538">
+  <w:num w:numId="8" w16cid:durableId="1251818895">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="631012083">
+  <w:num w:numId="9" w16cid:durableId="821511100">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1357997649">
+  <w:num w:numId="10" w16cid:durableId="1043557423">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1557742986">
+  <w:num w:numId="11" w16cid:durableId="1739740532">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="859198926">
+  <w:num w:numId="12" w16cid:durableId="231235630">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1362248481">
+  <w:num w:numId="13" w16cid:durableId="136655841">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1582642795">
+  <w:num w:numId="14" w16cid:durableId="1416242980">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="111676632">
+  <w:num w:numId="15" w16cid:durableId="1930387169">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="287395994">
+  <w:num w:numId="16" w16cid:durableId="368066973">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1407411361">
+  <w:num w:numId="17" w16cid:durableId="2009287464">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="402341080">
+  <w:num w:numId="18" w16cid:durableId="2048873678">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2096512189">
+  <w:num w:numId="19" w16cid:durableId="169031564">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="461771672">
+  <w:num w:numId="20" w16cid:durableId="1243296981">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1374188083">
+  <w:num w:numId="21" w16cid:durableId="1959679532">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="666784608">
+  <w:num w:numId="22" w16cid:durableId="1265116673">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A5878"/>
     <w:rsid w:val="00005C05"/>
     <w:rsid w:val="00014B66"/>
     <w:rsid w:val="000265AD"/>
     <w:rsid w:val="00043D36"/>
     <w:rsid w:val="0004572D"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066F48"/>
     <w:rsid w:val="00071ED1"/>
     <w:rsid w:val="000743DE"/>
     <w:rsid w:val="00076AA7"/>
     <w:rsid w:val="00076F28"/>
@@ -8282,140 +8346,141 @@
     <w:rsid w:val="002E5B23"/>
     <w:rsid w:val="002F1835"/>
     <w:rsid w:val="002F45EA"/>
     <w:rsid w:val="002F5BE6"/>
     <w:rsid w:val="002F5CC7"/>
     <w:rsid w:val="002F68EB"/>
     <w:rsid w:val="00324D77"/>
     <w:rsid w:val="00327E6F"/>
     <w:rsid w:val="0034360E"/>
     <w:rsid w:val="00345928"/>
     <w:rsid w:val="00347C65"/>
     <w:rsid w:val="00360D6B"/>
     <w:rsid w:val="0037682B"/>
     <w:rsid w:val="00382823"/>
     <w:rsid w:val="00395308"/>
     <w:rsid w:val="00396577"/>
     <w:rsid w:val="003A189D"/>
     <w:rsid w:val="003B0575"/>
     <w:rsid w:val="003B60A7"/>
     <w:rsid w:val="003D3B06"/>
     <w:rsid w:val="003D7EE1"/>
     <w:rsid w:val="003F0586"/>
     <w:rsid w:val="003F3D69"/>
     <w:rsid w:val="00402169"/>
     <w:rsid w:val="00410D6F"/>
-    <w:rsid w:val="00414815"/>
     <w:rsid w:val="00427C29"/>
     <w:rsid w:val="0043023A"/>
     <w:rsid w:val="004604C9"/>
     <w:rsid w:val="00467C5E"/>
     <w:rsid w:val="0048006E"/>
     <w:rsid w:val="00481086"/>
     <w:rsid w:val="00487800"/>
     <w:rsid w:val="00491BAE"/>
     <w:rsid w:val="004935E1"/>
     <w:rsid w:val="00495D60"/>
     <w:rsid w:val="0049660C"/>
     <w:rsid w:val="004A2F20"/>
     <w:rsid w:val="004A414B"/>
     <w:rsid w:val="004B3048"/>
     <w:rsid w:val="004C4FE1"/>
     <w:rsid w:val="004E7CA9"/>
     <w:rsid w:val="004F065A"/>
     <w:rsid w:val="004F4AF1"/>
     <w:rsid w:val="00505CE3"/>
     <w:rsid w:val="00512F6C"/>
     <w:rsid w:val="00531148"/>
     <w:rsid w:val="005410D8"/>
     <w:rsid w:val="00541B7D"/>
     <w:rsid w:val="0054262D"/>
     <w:rsid w:val="00547510"/>
     <w:rsid w:val="00552EEC"/>
     <w:rsid w:val="00554DAB"/>
     <w:rsid w:val="00560D78"/>
     <w:rsid w:val="00563FF8"/>
     <w:rsid w:val="00580435"/>
     <w:rsid w:val="00584818"/>
     <w:rsid w:val="00585624"/>
     <w:rsid w:val="005A5878"/>
     <w:rsid w:val="005C0913"/>
+    <w:rsid w:val="005C54C5"/>
     <w:rsid w:val="005D64FB"/>
     <w:rsid w:val="005E6D99"/>
     <w:rsid w:val="00616036"/>
     <w:rsid w:val="0062383A"/>
     <w:rsid w:val="00625BC7"/>
     <w:rsid w:val="00626E9D"/>
     <w:rsid w:val="0063121E"/>
     <w:rsid w:val="006433C3"/>
     <w:rsid w:val="00667B0F"/>
     <w:rsid w:val="00687E75"/>
     <w:rsid w:val="00692740"/>
     <w:rsid w:val="00692E7B"/>
     <w:rsid w:val="00694C85"/>
     <w:rsid w:val="006B74D9"/>
     <w:rsid w:val="006C256D"/>
     <w:rsid w:val="006C7178"/>
+    <w:rsid w:val="00713A2F"/>
     <w:rsid w:val="007225CA"/>
     <w:rsid w:val="00740A7F"/>
     <w:rsid w:val="00740CFB"/>
     <w:rsid w:val="00765AE5"/>
     <w:rsid w:val="007725CA"/>
     <w:rsid w:val="00777B6E"/>
     <w:rsid w:val="00780FB9"/>
     <w:rsid w:val="0078276E"/>
     <w:rsid w:val="007965C8"/>
     <w:rsid w:val="007B32C6"/>
     <w:rsid w:val="007B694A"/>
     <w:rsid w:val="007C4FB0"/>
     <w:rsid w:val="007D59D0"/>
     <w:rsid w:val="007D7C1C"/>
     <w:rsid w:val="007E4FAA"/>
     <w:rsid w:val="00800D1D"/>
     <w:rsid w:val="00805601"/>
     <w:rsid w:val="008141B3"/>
+    <w:rsid w:val="00821976"/>
     <w:rsid w:val="00832DA4"/>
     <w:rsid w:val="0083342E"/>
     <w:rsid w:val="00850C73"/>
     <w:rsid w:val="00867441"/>
     <w:rsid w:val="00874AA9"/>
     <w:rsid w:val="00880044"/>
     <w:rsid w:val="00881155"/>
     <w:rsid w:val="00890D45"/>
     <w:rsid w:val="0089105E"/>
     <w:rsid w:val="00893B10"/>
     <w:rsid w:val="008B7D4A"/>
     <w:rsid w:val="008C62B8"/>
     <w:rsid w:val="008D1573"/>
     <w:rsid w:val="008D1B08"/>
     <w:rsid w:val="008E65D2"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="008F2EEC"/>
     <w:rsid w:val="00900B13"/>
     <w:rsid w:val="00903071"/>
     <w:rsid w:val="00907971"/>
-    <w:rsid w:val="00913EB1"/>
     <w:rsid w:val="00914D90"/>
     <w:rsid w:val="00914EE9"/>
     <w:rsid w:val="00924A80"/>
     <w:rsid w:val="00940EF2"/>
     <w:rsid w:val="0095652E"/>
     <w:rsid w:val="009712B8"/>
     <w:rsid w:val="009730E8"/>
     <w:rsid w:val="00976399"/>
     <w:rsid w:val="00980548"/>
     <w:rsid w:val="00991C79"/>
     <w:rsid w:val="0099384F"/>
     <w:rsid w:val="009A04BB"/>
     <w:rsid w:val="009B67E2"/>
     <w:rsid w:val="009B6BB2"/>
     <w:rsid w:val="009D1996"/>
     <w:rsid w:val="009D3876"/>
     <w:rsid w:val="009D3E88"/>
     <w:rsid w:val="009D40E7"/>
     <w:rsid w:val="009E46B3"/>
     <w:rsid w:val="009F5502"/>
     <w:rsid w:val="00A30A04"/>
     <w:rsid w:val="00A33937"/>
     <w:rsid w:val="00A36728"/>
     <w:rsid w:val="00A369F4"/>
     <w:rsid w:val="00A42EEE"/>
@@ -8430,50 +8495,51 @@
     <w:rsid w:val="00B00E0C"/>
     <w:rsid w:val="00B012AA"/>
     <w:rsid w:val="00B155ED"/>
     <w:rsid w:val="00B24996"/>
     <w:rsid w:val="00B24FB6"/>
     <w:rsid w:val="00B25952"/>
     <w:rsid w:val="00B31D9F"/>
     <w:rsid w:val="00B37F5A"/>
     <w:rsid w:val="00B46649"/>
     <w:rsid w:val="00B46784"/>
     <w:rsid w:val="00B5192F"/>
     <w:rsid w:val="00B577A1"/>
     <w:rsid w:val="00B70F31"/>
     <w:rsid w:val="00B73616"/>
     <w:rsid w:val="00B7427A"/>
     <w:rsid w:val="00B76B97"/>
     <w:rsid w:val="00B76D1F"/>
     <w:rsid w:val="00B7790E"/>
     <w:rsid w:val="00B83F20"/>
     <w:rsid w:val="00B94CCE"/>
     <w:rsid w:val="00BA6477"/>
     <w:rsid w:val="00BB24CA"/>
     <w:rsid w:val="00BB2BAF"/>
     <w:rsid w:val="00BB3EDB"/>
     <w:rsid w:val="00BB6388"/>
+    <w:rsid w:val="00BC5DDD"/>
     <w:rsid w:val="00BD5572"/>
     <w:rsid w:val="00C02420"/>
     <w:rsid w:val="00C07D29"/>
     <w:rsid w:val="00C3319B"/>
     <w:rsid w:val="00C44E47"/>
     <w:rsid w:val="00C56070"/>
     <w:rsid w:val="00C66CC0"/>
     <w:rsid w:val="00C738B8"/>
     <w:rsid w:val="00C8001A"/>
     <w:rsid w:val="00C92FDD"/>
     <w:rsid w:val="00C95427"/>
     <w:rsid w:val="00C971AD"/>
     <w:rsid w:val="00CB0454"/>
     <w:rsid w:val="00CD54FC"/>
     <w:rsid w:val="00CE0D35"/>
     <w:rsid w:val="00D02E85"/>
     <w:rsid w:val="00D14B1E"/>
     <w:rsid w:val="00D215E4"/>
     <w:rsid w:val="00D40EAB"/>
     <w:rsid w:val="00D428A7"/>
     <w:rsid w:val="00D451A0"/>
     <w:rsid w:val="00D470CE"/>
     <w:rsid w:val="00D570DB"/>
     <w:rsid w:val="00D60DF8"/>
     <w:rsid w:val="00D7177F"/>
@@ -8495,83 +8561,84 @@
     <w:rsid w:val="00E063B9"/>
     <w:rsid w:val="00E077C4"/>
     <w:rsid w:val="00E20C23"/>
     <w:rsid w:val="00E446A0"/>
     <w:rsid w:val="00E64ECB"/>
     <w:rsid w:val="00E6700A"/>
     <w:rsid w:val="00E71B02"/>
     <w:rsid w:val="00E8471E"/>
     <w:rsid w:val="00E92DFA"/>
     <w:rsid w:val="00E97679"/>
     <w:rsid w:val="00EA7C81"/>
     <w:rsid w:val="00EB33A7"/>
     <w:rsid w:val="00EB5792"/>
     <w:rsid w:val="00EC3999"/>
     <w:rsid w:val="00ED355F"/>
     <w:rsid w:val="00ED6078"/>
     <w:rsid w:val="00EE2CA0"/>
     <w:rsid w:val="00EF5281"/>
     <w:rsid w:val="00EF5410"/>
     <w:rsid w:val="00F057A2"/>
     <w:rsid w:val="00F12390"/>
     <w:rsid w:val="00F217D1"/>
     <w:rsid w:val="00F36A20"/>
     <w:rsid w:val="00F465F9"/>
     <w:rsid w:val="00F517EF"/>
+    <w:rsid w:val="00F525A5"/>
     <w:rsid w:val="00F52C7B"/>
     <w:rsid w:val="00F7225B"/>
     <w:rsid w:val="00F85F78"/>
     <w:rsid w:val="00F96237"/>
     <w:rsid w:val="00FD00E1"/>
     <w:rsid w:val="00FE295D"/>
     <w:rsid w:val="00FE4CE5"/>
     <w:rsid w:val="00FF4E14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36CF1509"/>
+  <w14:docId w14:val="57EF0641"/>
   <w15:docId w15:val="{C8A74140-5DCA-4351-910A-8365972B79BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10609,78 +10676,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EA6D7CC-68BB-4208-BB6C-BC58AD33A99D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2369CC67-D3B6-4CB3-822C-ACF1B5FFA2C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>286</Words>
-  <Characters>1631</Characters>
+  <Words>285</Words>
+  <Characters>1627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>4flow AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <CharactersWithSpaces>1909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anna Zenkovich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>